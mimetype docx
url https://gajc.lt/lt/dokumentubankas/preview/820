--- v0 (2025-12-05)
+++ v1 (2026-09-05)
@@ -1,2510 +1,2973 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="374BFAEB" w14:textId="78E5ECA6" w:rsidR="005F1038" w:rsidRDefault="005F1038" w:rsidP="005F1038">
-[...15 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+    <w:p w14:paraId="42D720F6" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:ind w:left="4464" w:firstLine="1296"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>PATVIRTINTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E04B87" w14:textId="6F474233" w:rsidR="005F1038" w:rsidRDefault="005F1038" w:rsidP="005F1038">
-[...99 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="521866F1" w14:textId="0BD2A6A5" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="006D6164" w:rsidP="001022BA">
+      <w:pPr>
+        <w:ind w:left="5760"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gargždų </w:t>
+      </w:r>
+      <w:r w:rsidR="001022BA" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>atviro jaunimo centro direktorės</w:t>
+      </w:r>
+      <w:r w:rsidR="00063874" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007861B4" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 m. </w:t>
+      </w:r>
+      <w:r w:rsidR="000B62A0" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>rugsėjo 4</w:t>
+      </w:r>
+      <w:r w:rsidR="007861B4" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d. </w:t>
+      </w:r>
+      <w:r w:rsidR="00063874" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>įsakymu Nr. V</w:t>
+      </w:r>
+      <w:r w:rsidR="000B62A0" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3202C5" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A10387" w14:textId="45796726" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="006D6164">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KLAIPĖDOS RAJONO </w:t>
+      </w:r>
+      <w:r w:rsidR="00063874" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GARGŽDŲ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ATVIRO JAUNIMO</w:t>
+      </w:r>
+      <w:r w:rsidR="00063874" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CENTRO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06112238" w14:textId="78E5F7EE" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="001022BA">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>JAUNIMO DARBUOTOJO</w:t>
+      </w:r>
+      <w:r w:rsidR="00063874" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00171972" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000B62A0" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>DARBUI SU PROJEKTAIS, JAUNIMO KONSULTAVIMU IR INFORMAVIMU BEI TARPTAUTINE SAVANORYSTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00171972" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000B62A0" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063874" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>PAREIGYBĖS APRAŠYMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5A7F75" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CD87F6C" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>I. PAREIGYBĖ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789D3CDB" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4334899B" w14:textId="320E1BAD" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00661D67" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Jaunimo darbuotojas</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7605F" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00171972" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7605F" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>darbui</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7605F" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> su projektais, jaunimo konsultavimu ir informavimu bei tarptautine savanoryste</w:t>
+      </w:r>
+      <w:r w:rsidR="00171972" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7605F" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>specialistas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518FD673" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (pareigybės pavadinimas) (nurodoma pareigybės grupė) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1622DD23" w14:textId="38D03E0B" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Pareigybės lygis – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>A (A</w:t>
+      </w:r>
+      <w:r w:rsidR="007B607C" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528A35A5" w14:textId="4F38F253" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (nurodoma, kuriam lygiui (A (A1 ar A2), B, C, D) priskiriama pareigybė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B38E20C" w14:textId="1D6515E3" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Skyriaus pavadinimas – </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6164" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klaipėdos rajono </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gargždų </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6164" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>atviras jaunimo centras (toliau – Centras)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7044976F" w14:textId="53ABE7EC" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Pareigybės paskirtis (jei yra) – </w:t>
+      </w:r>
+      <w:r w:rsidR="007B3570" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vykdyti </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24B89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atvirąjį </w:t>
+      </w:r>
+      <w:r w:rsidR="007B3570" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbą su jaunimu, teikti jaunimo informavimo ir konsultavimo paslaugas, rengti ir įgyvendinti jaunimui skirtus projektus, koordinuoti tarptautinės ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00194727">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vietos </w:t>
+      </w:r>
+      <w:r w:rsidR="007B3570" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>savanorystės veiklas bei skatinti jaunų žmonių aktyvų dalyvavimą, savanorystę, tarptautiškumą, asmeninį ir socialinį tobulėjimą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12727C8E" w14:textId="22774EBC" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Pareigybės pavaldumas (jei yra) – </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6164" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Centro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vadovui. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D21178C" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09912609" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:caps/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>II. SPECIALŪS REIKALAVIMAI ŠIAS PAREIGAS EINANČIAM DARBUOTOJUI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206CE862" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7393AEBA" w14:textId="36DFB4F0" w:rsidR="007E19BE" w:rsidRPr="00225DBB" w:rsidRDefault="00063874" w:rsidP="00256B48">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>6. Darbuotojas, einantis šias pareigas, turi atitikti šiuos specialius reikalavimus:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063FCE87" w14:textId="09065EE5" w:rsidR="00B65C1E" w:rsidRPr="00225DBB" w:rsidRDefault="00063874" w:rsidP="00256B48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00827F93" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>areigybės išsilavinimas –</w:t>
+      </w:r>
+      <w:r w:rsidR="00C209CF" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B8B" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">turi </w:t>
+      </w:r>
+      <w:r w:rsidR="00633B38" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">būti įgijęs </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B8B" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aukštojo mokslo kvalifikaciją, įgytą baigus socialinio darbo, psichologijos studijų krypties studijas ar ugdymo mokslų studijų krypčių grupės studijas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B8B" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arba jai lygiavertę aukštojo mokslo kvalifikaciją bei socialinio pedagogo kvalifikaciją </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B8B" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>ir yra baigęs studijų programą (specializaciją), skirtą socialiniams pedagogams rengti,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B8B" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir yra nepriekaištingos reputacijos arba</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1FDCC4" w14:textId="77777777" w:rsidR="00FB3F46" w:rsidRPr="00225DBB" w:rsidRDefault="00B65C1E" w:rsidP="00FB3F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B8B" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>tur</w:t>
+      </w:r>
+      <w:r w:rsidR="00941AB9" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ėti</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B8B" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aukštąjį išsilavinimą</w:t>
+      </w:r>
+      <w:r w:rsidR="00036BAF" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="00893EBC" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B8B" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>patvirtint</w:t>
+      </w:r>
+      <w:r w:rsidR="00893EBC" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ą</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B8B" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jaunimo darbuotojo sertifikat</w:t>
+      </w:r>
+      <w:r w:rsidR="00893EBC" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ą</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B8B" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>, ir yra nepriekaištingos reputacijos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A59A053" w14:textId="5F05F5DD" w:rsidR="00FB3F46" w:rsidRPr="00225DBB" w:rsidRDefault="00063874" w:rsidP="00FB3F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54EE1" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3F46" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00827F93" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3F46" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>šmanyti Lietuvos Respublikos jaunimo politikos pagrindų įstatymą;</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3F46" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3F46" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidR="00FB3F46" w:rsidRPr="00225DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="lt-LT"/>
+          </w:rPr>
+          <w:t>Lietuvos Respublikos socialinės apsaugos ir darbo ministro 2019 m. spalio 15 d. įsakymą Nr. A1-614</w:t>
+        </w:r>
+        <w:r w:rsidR="00520566" w:rsidRPr="00225DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="lt-LT"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (suvestinė redakcija nuo </w:t>
+        </w:r>
+        <w:r w:rsidR="00E91EDE" w:rsidRPr="00225DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="lt-LT"/>
+          </w:rPr>
+          <w:t>2026-04-08)</w:t>
+        </w:r>
+        <w:r w:rsidR="00FB3F46" w:rsidRPr="00225DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="lt-LT"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> „Dėl Darbo su jaunimu gatvėje tvarkos aprašo, Mobiliojo darbo su jaunimu tvarkos aprašo, Atvirojo darbo su jaunimu tvarkos aprašo, Jaunimo informavimo ir konsultavimo tvarkos aprašo ir Jaunimo praktinių įgūdžių ugdymo tvarkos aprašo patvirtinimo“</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FB3F46" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir kitus norminius teisės aktus, susijusius su jaunimo politikos įgyvendinimu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF073C1" w14:textId="301B7660" w:rsidR="00D35DED" w:rsidRPr="00225DBB" w:rsidRDefault="00D35DED" w:rsidP="00FB3F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00827F93" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00C57F21" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">okėti </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF41A1" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anglų kalbą </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1752" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>pažengusio</w:t>
+      </w:r>
+      <w:r w:rsidR="00C57F21" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vartotojo lygiu B</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF41A1" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C57F21" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209C0859" w14:textId="7EA8C9E9" w:rsidR="00C57F21" w:rsidRPr="00225DBB" w:rsidRDefault="00C57F21" w:rsidP="00FB3F46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>6.5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7E2E" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7E2E" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Gebėti naudotis informacinėmis technologijomis, MS Office programų paketu, grafinio dizaino ir turinio kūrimo įrankiais (pvz., „Canva“) bei kitomis pareigoms vykdyti reikalingomis skaitmeninėmis priemonėmis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEEDAF0" w14:textId="3449F881" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00827F93" w:rsidP="007808F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Darbuotojas turi turėti B kategorijos vairuotojo pažymėjimą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2989B47E" w14:textId="1F0F2885" w:rsidR="005A19CD" w:rsidRPr="00225DBB" w:rsidRDefault="005A19CD" w:rsidP="007808F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.7. </w:t>
+      </w:r>
+      <w:r w:rsidR="00020F8D" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Projektų rengimo, įgyvendinimo ir (ar) administravimo patirtis – privalumas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78520C8A" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB804C9" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>ŠIAS PAREIGAS EINANČIO DARBUOTOJO FUNKCIJOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749CA08E" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C86C6F" w14:textId="77777777" w:rsidR="00E10DA4" w:rsidRPr="00225DBB" w:rsidRDefault="00063874" w:rsidP="00E10DA4">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7. Šias pareigas einantis darbuotojas vykdo šias funkcijas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA34341" w14:textId="77777777" w:rsidR="00E50BA5" w:rsidRPr="00225DBB" w:rsidRDefault="00063874" w:rsidP="00E50BA5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E50BA5" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>atlieka atvirąjį darbą su jaunimu ir (ar) įgyvendina kitas darbo su jaunimu formas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2DA5EE" w14:textId="7AC43CAE" w:rsidR="002B5074" w:rsidRPr="00225DBB" w:rsidRDefault="00BD2630" w:rsidP="00E50BA5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">7.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F2F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5074" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>tebi ir vertina jaunų žmonių poreikius, lūkesčius bei įsitraukimą į Centro veiklas, teikia pasiūlymus dėl darbo su jaunimu formų, turinio ir metodų tobulinimo</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5074" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2855B174" w14:textId="3137AB41" w:rsidR="004C0E0B" w:rsidRPr="00225DBB" w:rsidRDefault="004C0E0B" w:rsidP="00310BC9">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="002749ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>eikia jauniems žmonėms informaciją ir konsultacijas jų mokymosi, užimtumo, socialiniais, kultūros, pilietinio dalyvavimo, savanorystės, mobilumo, tarptautiškumo ir kitais aktualiais klausimais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6032EF33" w14:textId="38201E61" w:rsidR="00550BBC" w:rsidRPr="00225DBB" w:rsidRDefault="00550BBC" w:rsidP="00E50BA5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00310BC9" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. teikia pagalbą sprendžiant </w:t>
+      </w:r>
+      <w:r w:rsidR="00207174" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>paslaugų gavėjams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aktualius klausimus</w:t>
+      </w:r>
+      <w:r w:rsidR="00874112" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>, esant poreikiui, juos nukreipia į kitas įstaigas, pas kitus specialistus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7663E8F2" w14:textId="674E87A9" w:rsidR="00535D2D" w:rsidRPr="00225DBB" w:rsidRDefault="00535D2D" w:rsidP="00E50BA5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7.5. b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>endradarbiauja su valstybės</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>savivaldybių institucijomis, jaunimo organizacijomis, jaunimo informavimo tinklais, nevyriausybinėmis organizacijomis bei kitais subjektais, teikiančiais paslaugas</w:t>
+      </w:r>
+      <w:r w:rsidR="00160AC3" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>, siūlančiais galimybes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jauniems žmonėms</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7EB1" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A685E6" w14:textId="0ADD33B9" w:rsidR="002F7EB1" w:rsidRPr="00225DBB" w:rsidRDefault="002F7EB1" w:rsidP="00E50BA5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7.6. a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>tlieka nacionalinių ir tarptautinių projektų finansavimo galimybių paiešką, inicijuoja projektų idėjas, rengia projektų paraiškas, ieško partnerių ir pagal kompetenciją koordinuoja projektų įgyvendinimą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F54F5A3" w14:textId="60E0EABA" w:rsidR="00572E1F" w:rsidRPr="00225DBB" w:rsidRDefault="00572E1F" w:rsidP="0057728D">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6DAE" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00661674" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00661674" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>rganizuoja ir koordinuoja jam priskirtų projektų veiklas, stebi jų įgyvendinimą, renka ir sistemina projektų vykdymui reikalingą informaciją bei rengia veiklos ir kitus atsiskaitymo dokumentus</w:t>
+      </w:r>
+      <w:r w:rsidR="00661674" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3963C98C" w14:textId="3593575D" w:rsidR="00661674" w:rsidRPr="00225DBB" w:rsidRDefault="00C65A59" w:rsidP="000A0017">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6DAE" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00661674" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00661674" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ertina vykdomų veiklų ir projektų rezultatus, jų poveikį ir naudą </w:t>
+      </w:r>
+      <w:r w:rsidR="0092054D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>paslaugų gavėjams</w:t>
+      </w:r>
+      <w:r w:rsidR="00661674" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bei teikia Centro vadovui pasiūlymus dėl veiklos tobulinimo</w:t>
+      </w:r>
+      <w:r w:rsidR="00661674" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653B242B" w14:textId="41EC3327" w:rsidR="00661674" w:rsidRPr="00225DBB" w:rsidRDefault="00AE031A" w:rsidP="000A0017">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7.9. o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>rganizuoja ir koordinuoja tarptautinės ir vietos savanorystės veiklas pagal Centrui priskirtas programas ir funkcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448AB5C2" w14:textId="76D82722" w:rsidR="00225DBB" w:rsidRPr="00225DBB" w:rsidRDefault="00FA2961" w:rsidP="00D50D4A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7.10.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00566204">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00225DBB" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00225DBB" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>endradarbiauja su Lietuvos ir užsienio organizacijomis, įstaigomis bei kitais partneriais, koordinuoja tarptautinių jaunimo mainų, vizitų ir kitų tarptautinio bendradarbiavimo veiklų įgyvendinimą</w:t>
+      </w:r>
+      <w:r w:rsidR="00225DBB" w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F355947" w14:textId="1E61A95A" w:rsidR="00225DBB" w:rsidRPr="00225DBB" w:rsidRDefault="00225DBB" w:rsidP="00225DBB">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>. k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>artu su kitais Centro darbuotojais ir jaunais žmonėmis planuoja, organizuoja ir įgyvendina Centro renginius bei veiklas Centre ir už jo ribų</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFC0711" w14:textId="6448D236" w:rsidR="00225DBB" w:rsidRPr="00225DBB" w:rsidRDefault="00225DBB" w:rsidP="00225DBB">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>. k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>aupia, sistemina ir teikia jauniems žmonėms informaciją apie institucijas, organizacijas ir specialistus, teikiančius jaunimui aktualias paslaugas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69856FA5" w14:textId="3FA7BBC8" w:rsidR="00225DBB" w:rsidRPr="00225DBB" w:rsidRDefault="00225DBB" w:rsidP="00225DBB">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>. d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>alyvauja rengiant ir įgyvendinant Centro veiklos planus bei kitus planavimo dokumentus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1498C2" w14:textId="2B3BC40F" w:rsidR="00225DBB" w:rsidRPr="00225DBB" w:rsidRDefault="00225DBB" w:rsidP="00225DBB">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>. d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>erina su Centro vadovu ir kitais Centro darbuotojais metinius veiklos prioritetus ir pagal juos rengia savo metinės veiklos planą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307FCC18" w14:textId="7789A87B" w:rsidR="00225DBB" w:rsidRPr="00225DBB" w:rsidRDefault="00225DBB" w:rsidP="00225DBB">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>. t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>varko ir pildo su savo funkcijų vykdymu susijusius dokumentus, veda suteiktų paslaugų ir vykdytų veiklų apskaitą, rengia ir nustatyta tvarka teikia Centro vadovui veiklos ataskaitas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024BD332" w14:textId="70254103" w:rsidR="00225DBB" w:rsidRPr="00225DBB" w:rsidRDefault="00225DBB" w:rsidP="00225DBB">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>. p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>agal kompetenciją dalyvauja Centro komisijų, darbo grupių, tarpžinybinių ir kitų institucijų organizuojamų darbo grupių veikloje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC38895" w14:textId="77110F9E" w:rsidR="00225DBB" w:rsidRPr="00225DBB" w:rsidRDefault="00225DBB" w:rsidP="00225DBB">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>. p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>agal kompetenciją rengia ir viešina informaciją apie vykdomus projektus, veiklas ir jaunimo galimybes Centro interneto svetainėje, socialiniuose tinkluose ir kitais Centro komunikacijos kanalais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317705B7" w14:textId="2C15C2DE" w:rsidR="00225DBB" w:rsidRPr="00225DBB" w:rsidRDefault="00225DBB" w:rsidP="00225DBB">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>. t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>obulina profesines kompetencijas, dalyvauja mokymuose, seminaruose, supervizijose, intervizijose ir kituose profesinio tobulėjimo procesuose teisės aktų nustatyta tvarka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D0D1EB" w14:textId="39B51C5D" w:rsidR="00225DBB" w:rsidRPr="00225DBB" w:rsidRDefault="00225DBB" w:rsidP="00225DBB">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>. v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>ykdo kitus Centro vadovo pavedimus, susijusius su pareigybės funkcijomis ir Centro veiklos tikslais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761FDD64" w14:textId="7618C630" w:rsidR="000248AA" w:rsidRPr="00225DBB" w:rsidRDefault="00063874" w:rsidP="00225DBB">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B22358" w14:textId="2945CEEB" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Susipažinau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5102CD05" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738021CA" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>(Parašas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159D2E95" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A10C8B2" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Vardas ir pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F021D8" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174F1265" w14:textId="77777777" w:rsidR="00063874" w:rsidRPr="00225DBB" w:rsidRDefault="00063874">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1875 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00225DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>(Data)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00063874" w:rsidRPr="00225DBB">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="113" w:footer="113" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...23 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="1296"/>
-  <w:hyphenationZone w:val="396"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
+    <w:doNotExpandShiftReturn/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008A6240"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00FA540F"/>
+    <w:rsidRoot w:val="007D700A"/>
+    <w:rsid w:val="00001877"/>
+    <w:rsid w:val="00004981"/>
+    <w:rsid w:val="00010425"/>
+    <w:rsid w:val="00020F8D"/>
+    <w:rsid w:val="000248AA"/>
+    <w:rsid w:val="000275A1"/>
+    <w:rsid w:val="00031F37"/>
+    <w:rsid w:val="000329BE"/>
+    <w:rsid w:val="00036BAF"/>
+    <w:rsid w:val="00042CD3"/>
+    <w:rsid w:val="00050FC8"/>
+    <w:rsid w:val="00054B13"/>
+    <w:rsid w:val="0005692F"/>
+    <w:rsid w:val="000617FE"/>
+    <w:rsid w:val="00061B57"/>
+    <w:rsid w:val="00063874"/>
+    <w:rsid w:val="00064105"/>
+    <w:rsid w:val="00071A7C"/>
+    <w:rsid w:val="00080F70"/>
+    <w:rsid w:val="00091D20"/>
+    <w:rsid w:val="000922D2"/>
+    <w:rsid w:val="000A0017"/>
+    <w:rsid w:val="000A2C4C"/>
+    <w:rsid w:val="000A7C49"/>
+    <w:rsid w:val="000B1C63"/>
+    <w:rsid w:val="000B3E26"/>
+    <w:rsid w:val="000B62A0"/>
+    <w:rsid w:val="000B7CFB"/>
+    <w:rsid w:val="000C61B5"/>
+    <w:rsid w:val="000C754E"/>
+    <w:rsid w:val="000E1D3B"/>
+    <w:rsid w:val="000E50E0"/>
+    <w:rsid w:val="000F0025"/>
+    <w:rsid w:val="000F661F"/>
+    <w:rsid w:val="000F6AFA"/>
+    <w:rsid w:val="000F7714"/>
+    <w:rsid w:val="001022BA"/>
+    <w:rsid w:val="001253C4"/>
+    <w:rsid w:val="00130F9C"/>
+    <w:rsid w:val="001345B4"/>
+    <w:rsid w:val="001347A4"/>
+    <w:rsid w:val="00142864"/>
+    <w:rsid w:val="0015356C"/>
+    <w:rsid w:val="00156C4F"/>
+    <w:rsid w:val="00160AC3"/>
+    <w:rsid w:val="00171972"/>
+    <w:rsid w:val="001724D8"/>
+    <w:rsid w:val="00177912"/>
+    <w:rsid w:val="00185AC8"/>
+    <w:rsid w:val="00194727"/>
+    <w:rsid w:val="001954E5"/>
+    <w:rsid w:val="00197DE6"/>
+    <w:rsid w:val="001A1431"/>
+    <w:rsid w:val="001A4D6D"/>
+    <w:rsid w:val="001B4033"/>
+    <w:rsid w:val="001B606D"/>
+    <w:rsid w:val="001D680B"/>
+    <w:rsid w:val="001E0640"/>
+    <w:rsid w:val="001E1AB4"/>
+    <w:rsid w:val="001E76CB"/>
+    <w:rsid w:val="001F744C"/>
+    <w:rsid w:val="002054F3"/>
+    <w:rsid w:val="00207174"/>
+    <w:rsid w:val="002154CB"/>
+    <w:rsid w:val="002161A6"/>
+    <w:rsid w:val="0021662E"/>
+    <w:rsid w:val="00216F7C"/>
+    <w:rsid w:val="00220AEA"/>
+    <w:rsid w:val="00223568"/>
+    <w:rsid w:val="002254C5"/>
+    <w:rsid w:val="00225DBB"/>
+    <w:rsid w:val="0022746B"/>
+    <w:rsid w:val="00235525"/>
+    <w:rsid w:val="002360FD"/>
+    <w:rsid w:val="00237489"/>
+    <w:rsid w:val="00244E5D"/>
+    <w:rsid w:val="00254191"/>
+    <w:rsid w:val="00256109"/>
+    <w:rsid w:val="00256B48"/>
+    <w:rsid w:val="00256F41"/>
+    <w:rsid w:val="002661A2"/>
+    <w:rsid w:val="0027151D"/>
+    <w:rsid w:val="002749ED"/>
+    <w:rsid w:val="00275404"/>
+    <w:rsid w:val="00277B31"/>
+    <w:rsid w:val="00283AF1"/>
+    <w:rsid w:val="0029142E"/>
+    <w:rsid w:val="002B1F2D"/>
+    <w:rsid w:val="002B2237"/>
+    <w:rsid w:val="002B4881"/>
+    <w:rsid w:val="002B5074"/>
+    <w:rsid w:val="002D4662"/>
+    <w:rsid w:val="002D75B0"/>
+    <w:rsid w:val="002E41E7"/>
+    <w:rsid w:val="002E7661"/>
+    <w:rsid w:val="002F1752"/>
+    <w:rsid w:val="002F78BD"/>
+    <w:rsid w:val="002F7EB1"/>
+    <w:rsid w:val="00310ADA"/>
+    <w:rsid w:val="00310BC9"/>
+    <w:rsid w:val="00311915"/>
+    <w:rsid w:val="003376D3"/>
+    <w:rsid w:val="00346444"/>
+    <w:rsid w:val="00350CF8"/>
+    <w:rsid w:val="003602B9"/>
+    <w:rsid w:val="00361C34"/>
+    <w:rsid w:val="00365934"/>
+    <w:rsid w:val="00370D98"/>
+    <w:rsid w:val="003771A4"/>
+    <w:rsid w:val="00377481"/>
+    <w:rsid w:val="00381E27"/>
+    <w:rsid w:val="00385B1D"/>
+    <w:rsid w:val="003867F5"/>
+    <w:rsid w:val="003A4900"/>
+    <w:rsid w:val="003B766B"/>
+    <w:rsid w:val="003C2E19"/>
+    <w:rsid w:val="003D2C6B"/>
+    <w:rsid w:val="003D5B1B"/>
+    <w:rsid w:val="003E5D2A"/>
+    <w:rsid w:val="004045B7"/>
+    <w:rsid w:val="00405AE4"/>
+    <w:rsid w:val="00426FCF"/>
+    <w:rsid w:val="0043127B"/>
+    <w:rsid w:val="00432624"/>
+    <w:rsid w:val="0043281A"/>
+    <w:rsid w:val="00451C5F"/>
+    <w:rsid w:val="00454ABA"/>
+    <w:rsid w:val="00472A3D"/>
+    <w:rsid w:val="00475DF6"/>
+    <w:rsid w:val="00480ECB"/>
+    <w:rsid w:val="00481206"/>
+    <w:rsid w:val="0048497B"/>
+    <w:rsid w:val="0049516E"/>
+    <w:rsid w:val="00496CE9"/>
+    <w:rsid w:val="00497491"/>
+    <w:rsid w:val="00497CAF"/>
+    <w:rsid w:val="004A4536"/>
+    <w:rsid w:val="004A5193"/>
+    <w:rsid w:val="004A7349"/>
+    <w:rsid w:val="004B5596"/>
+    <w:rsid w:val="004C0E0B"/>
+    <w:rsid w:val="004C335D"/>
+    <w:rsid w:val="004D4318"/>
+    <w:rsid w:val="004D435D"/>
+    <w:rsid w:val="004E7D28"/>
+    <w:rsid w:val="004F2F8D"/>
+    <w:rsid w:val="00512694"/>
+    <w:rsid w:val="00517094"/>
+    <w:rsid w:val="00520566"/>
+    <w:rsid w:val="00535D2D"/>
+    <w:rsid w:val="00542828"/>
+    <w:rsid w:val="0054597B"/>
+    <w:rsid w:val="00550BBC"/>
+    <w:rsid w:val="0055426A"/>
+    <w:rsid w:val="00557C9D"/>
+    <w:rsid w:val="00566E3A"/>
+    <w:rsid w:val="0056754C"/>
+    <w:rsid w:val="00571D69"/>
+    <w:rsid w:val="00572038"/>
+    <w:rsid w:val="00572E1F"/>
+    <w:rsid w:val="00576E18"/>
+    <w:rsid w:val="0057728D"/>
+    <w:rsid w:val="005905B8"/>
+    <w:rsid w:val="00590C13"/>
+    <w:rsid w:val="005942D9"/>
+    <w:rsid w:val="0059499E"/>
+    <w:rsid w:val="00596028"/>
+    <w:rsid w:val="005A1042"/>
+    <w:rsid w:val="005A19CD"/>
+    <w:rsid w:val="005A49E7"/>
+    <w:rsid w:val="005B031B"/>
+    <w:rsid w:val="005C1536"/>
+    <w:rsid w:val="005C17D4"/>
+    <w:rsid w:val="005C5DAC"/>
+    <w:rsid w:val="005D3BAD"/>
+    <w:rsid w:val="005E7448"/>
+    <w:rsid w:val="005F434A"/>
+    <w:rsid w:val="00600C26"/>
+    <w:rsid w:val="00606BA7"/>
+    <w:rsid w:val="006076B9"/>
+    <w:rsid w:val="00611AF1"/>
+    <w:rsid w:val="00613C1B"/>
+    <w:rsid w:val="006142EB"/>
+    <w:rsid w:val="00617F3F"/>
+    <w:rsid w:val="006233FB"/>
+    <w:rsid w:val="00633B38"/>
+    <w:rsid w:val="0064363D"/>
+    <w:rsid w:val="00644919"/>
+    <w:rsid w:val="00661674"/>
+    <w:rsid w:val="00661D67"/>
+    <w:rsid w:val="00666226"/>
+    <w:rsid w:val="00673A59"/>
+    <w:rsid w:val="00682E81"/>
+    <w:rsid w:val="00685559"/>
+    <w:rsid w:val="00686BC6"/>
+    <w:rsid w:val="00687763"/>
+    <w:rsid w:val="00696BE7"/>
+    <w:rsid w:val="006A35E7"/>
+    <w:rsid w:val="006B07EA"/>
+    <w:rsid w:val="006B7762"/>
+    <w:rsid w:val="006C5C5D"/>
+    <w:rsid w:val="006C79FB"/>
+    <w:rsid w:val="006D6164"/>
+    <w:rsid w:val="006D71A1"/>
+    <w:rsid w:val="006E4000"/>
+    <w:rsid w:val="00711A27"/>
+    <w:rsid w:val="007244F4"/>
+    <w:rsid w:val="00724C44"/>
+    <w:rsid w:val="0073582D"/>
+    <w:rsid w:val="00736C94"/>
+    <w:rsid w:val="00736D14"/>
+    <w:rsid w:val="007432AA"/>
+    <w:rsid w:val="0075575F"/>
+    <w:rsid w:val="007808F7"/>
+    <w:rsid w:val="00782943"/>
+    <w:rsid w:val="00783935"/>
+    <w:rsid w:val="007861B4"/>
+    <w:rsid w:val="00791D0D"/>
+    <w:rsid w:val="007B3570"/>
+    <w:rsid w:val="007B4418"/>
+    <w:rsid w:val="007B607C"/>
+    <w:rsid w:val="007C1BDB"/>
+    <w:rsid w:val="007C2430"/>
+    <w:rsid w:val="007D3D05"/>
+    <w:rsid w:val="007D700A"/>
+    <w:rsid w:val="007D723C"/>
+    <w:rsid w:val="007E19BE"/>
+    <w:rsid w:val="007F4BA5"/>
+    <w:rsid w:val="00804D62"/>
+    <w:rsid w:val="00807C26"/>
+    <w:rsid w:val="00817A7B"/>
+    <w:rsid w:val="00821B16"/>
+    <w:rsid w:val="008226AF"/>
+    <w:rsid w:val="0082597A"/>
+    <w:rsid w:val="00827B51"/>
+    <w:rsid w:val="00827F93"/>
+    <w:rsid w:val="008313EC"/>
+    <w:rsid w:val="0083288D"/>
+    <w:rsid w:val="00843F05"/>
+    <w:rsid w:val="00847153"/>
+    <w:rsid w:val="00847A50"/>
+    <w:rsid w:val="0085538B"/>
+    <w:rsid w:val="0085610E"/>
+    <w:rsid w:val="00861141"/>
+    <w:rsid w:val="00864221"/>
+    <w:rsid w:val="0087189A"/>
+    <w:rsid w:val="00873E8E"/>
+    <w:rsid w:val="00874112"/>
+    <w:rsid w:val="00877189"/>
+    <w:rsid w:val="00893EBC"/>
+    <w:rsid w:val="008A7276"/>
+    <w:rsid w:val="008B04F3"/>
+    <w:rsid w:val="008B1317"/>
+    <w:rsid w:val="008D1C9C"/>
+    <w:rsid w:val="0092054D"/>
+    <w:rsid w:val="009263FE"/>
+    <w:rsid w:val="00934ADF"/>
+    <w:rsid w:val="00935796"/>
+    <w:rsid w:val="00935DE9"/>
+    <w:rsid w:val="00941AB9"/>
+    <w:rsid w:val="0095544F"/>
+    <w:rsid w:val="00963C1F"/>
+    <w:rsid w:val="0097089A"/>
+    <w:rsid w:val="00972054"/>
+    <w:rsid w:val="00987964"/>
+    <w:rsid w:val="009A7464"/>
+    <w:rsid w:val="009B390B"/>
+    <w:rsid w:val="009C07E4"/>
+    <w:rsid w:val="009C17C5"/>
+    <w:rsid w:val="009C5153"/>
+    <w:rsid w:val="009C70BA"/>
+    <w:rsid w:val="009D4A06"/>
+    <w:rsid w:val="009E346A"/>
+    <w:rsid w:val="009E3682"/>
+    <w:rsid w:val="009E3AC1"/>
+    <w:rsid w:val="009E40CC"/>
+    <w:rsid w:val="009F62A7"/>
+    <w:rsid w:val="00A12B5B"/>
+    <w:rsid w:val="00A138A5"/>
+    <w:rsid w:val="00A2003F"/>
+    <w:rsid w:val="00A2236F"/>
+    <w:rsid w:val="00A22B50"/>
+    <w:rsid w:val="00A24480"/>
+    <w:rsid w:val="00A31E4F"/>
+    <w:rsid w:val="00A35B75"/>
+    <w:rsid w:val="00A417D5"/>
+    <w:rsid w:val="00A54EE1"/>
+    <w:rsid w:val="00A56E8E"/>
+    <w:rsid w:val="00A62A0B"/>
+    <w:rsid w:val="00A64327"/>
+    <w:rsid w:val="00A6616B"/>
+    <w:rsid w:val="00A678E8"/>
+    <w:rsid w:val="00A72E47"/>
+    <w:rsid w:val="00A74643"/>
+    <w:rsid w:val="00A845C0"/>
+    <w:rsid w:val="00A8477A"/>
+    <w:rsid w:val="00AB4060"/>
+    <w:rsid w:val="00AB495E"/>
+    <w:rsid w:val="00AB563F"/>
+    <w:rsid w:val="00AB67FC"/>
+    <w:rsid w:val="00AB682E"/>
+    <w:rsid w:val="00AC539D"/>
+    <w:rsid w:val="00AC5AD4"/>
+    <w:rsid w:val="00AD1FC9"/>
+    <w:rsid w:val="00AE031A"/>
+    <w:rsid w:val="00AE2092"/>
+    <w:rsid w:val="00AF127A"/>
+    <w:rsid w:val="00AF3290"/>
+    <w:rsid w:val="00B00DB1"/>
+    <w:rsid w:val="00B04188"/>
+    <w:rsid w:val="00B07D26"/>
+    <w:rsid w:val="00B11B8B"/>
+    <w:rsid w:val="00B13737"/>
+    <w:rsid w:val="00B13ACE"/>
+    <w:rsid w:val="00B24B89"/>
+    <w:rsid w:val="00B3558A"/>
+    <w:rsid w:val="00B36AC5"/>
+    <w:rsid w:val="00B41888"/>
+    <w:rsid w:val="00B429CE"/>
+    <w:rsid w:val="00B42E59"/>
+    <w:rsid w:val="00B4437A"/>
+    <w:rsid w:val="00B505A1"/>
+    <w:rsid w:val="00B52AC1"/>
+    <w:rsid w:val="00B651FF"/>
+    <w:rsid w:val="00B65C1E"/>
+    <w:rsid w:val="00B679A8"/>
+    <w:rsid w:val="00B67FA2"/>
+    <w:rsid w:val="00B7339A"/>
+    <w:rsid w:val="00B751FB"/>
+    <w:rsid w:val="00B7746F"/>
+    <w:rsid w:val="00B82BF0"/>
+    <w:rsid w:val="00B86306"/>
+    <w:rsid w:val="00B86C25"/>
+    <w:rsid w:val="00B86F4A"/>
+    <w:rsid w:val="00B90668"/>
+    <w:rsid w:val="00B91BB0"/>
+    <w:rsid w:val="00BA0058"/>
+    <w:rsid w:val="00BC2E97"/>
+    <w:rsid w:val="00BC3183"/>
+    <w:rsid w:val="00BC6B69"/>
+    <w:rsid w:val="00BD2630"/>
+    <w:rsid w:val="00BE1AD0"/>
+    <w:rsid w:val="00BE6AD2"/>
+    <w:rsid w:val="00BF2562"/>
+    <w:rsid w:val="00BF2FC1"/>
+    <w:rsid w:val="00C02C33"/>
+    <w:rsid w:val="00C046F8"/>
+    <w:rsid w:val="00C0655F"/>
+    <w:rsid w:val="00C06D61"/>
+    <w:rsid w:val="00C10376"/>
+    <w:rsid w:val="00C20949"/>
+    <w:rsid w:val="00C209CF"/>
+    <w:rsid w:val="00C435C8"/>
+    <w:rsid w:val="00C4369B"/>
+    <w:rsid w:val="00C55D34"/>
+    <w:rsid w:val="00C57F21"/>
+    <w:rsid w:val="00C60836"/>
+    <w:rsid w:val="00C65A59"/>
+    <w:rsid w:val="00C7605F"/>
+    <w:rsid w:val="00C84AFE"/>
+    <w:rsid w:val="00CA09C2"/>
+    <w:rsid w:val="00CA22FD"/>
+    <w:rsid w:val="00CE07E1"/>
+    <w:rsid w:val="00CE1F5A"/>
+    <w:rsid w:val="00CE2AF2"/>
+    <w:rsid w:val="00CE2CBE"/>
+    <w:rsid w:val="00CE4A41"/>
+    <w:rsid w:val="00CE51D6"/>
+    <w:rsid w:val="00CE62D8"/>
+    <w:rsid w:val="00CF3A8F"/>
+    <w:rsid w:val="00CF3C16"/>
+    <w:rsid w:val="00CF6C91"/>
+    <w:rsid w:val="00D1369C"/>
+    <w:rsid w:val="00D22F0A"/>
+    <w:rsid w:val="00D33DA0"/>
+    <w:rsid w:val="00D35DED"/>
+    <w:rsid w:val="00D41EC7"/>
+    <w:rsid w:val="00D42A77"/>
+    <w:rsid w:val="00D50186"/>
+    <w:rsid w:val="00D50D4A"/>
+    <w:rsid w:val="00D51F23"/>
+    <w:rsid w:val="00D53B7E"/>
+    <w:rsid w:val="00D62792"/>
+    <w:rsid w:val="00D656A7"/>
+    <w:rsid w:val="00D677BA"/>
+    <w:rsid w:val="00D75C6B"/>
+    <w:rsid w:val="00D824B3"/>
+    <w:rsid w:val="00D82AA1"/>
+    <w:rsid w:val="00D901F7"/>
+    <w:rsid w:val="00D967BA"/>
+    <w:rsid w:val="00DA1203"/>
+    <w:rsid w:val="00DA1EF9"/>
+    <w:rsid w:val="00DA49EF"/>
+    <w:rsid w:val="00DB07C2"/>
+    <w:rsid w:val="00DC22B2"/>
+    <w:rsid w:val="00DC66DE"/>
+    <w:rsid w:val="00DD1FE2"/>
+    <w:rsid w:val="00DD5FB2"/>
+    <w:rsid w:val="00DE1149"/>
+    <w:rsid w:val="00DE77B6"/>
+    <w:rsid w:val="00DF6AA9"/>
+    <w:rsid w:val="00E01627"/>
+    <w:rsid w:val="00E04D37"/>
+    <w:rsid w:val="00E05229"/>
+    <w:rsid w:val="00E05C31"/>
+    <w:rsid w:val="00E1046C"/>
+    <w:rsid w:val="00E10DA4"/>
+    <w:rsid w:val="00E11175"/>
+    <w:rsid w:val="00E136CE"/>
+    <w:rsid w:val="00E30C25"/>
+    <w:rsid w:val="00E311E3"/>
+    <w:rsid w:val="00E45DFD"/>
+    <w:rsid w:val="00E50BA5"/>
+    <w:rsid w:val="00E549EB"/>
+    <w:rsid w:val="00E5574D"/>
+    <w:rsid w:val="00E61F1D"/>
+    <w:rsid w:val="00E61F29"/>
+    <w:rsid w:val="00E9026C"/>
+    <w:rsid w:val="00E91EDE"/>
+    <w:rsid w:val="00E93E24"/>
+    <w:rsid w:val="00EA3123"/>
+    <w:rsid w:val="00EA53EE"/>
+    <w:rsid w:val="00EA5DC5"/>
+    <w:rsid w:val="00EB6B8A"/>
+    <w:rsid w:val="00EB76DF"/>
+    <w:rsid w:val="00EC5D1F"/>
+    <w:rsid w:val="00EC6DAE"/>
+    <w:rsid w:val="00EC70FE"/>
+    <w:rsid w:val="00ED2412"/>
+    <w:rsid w:val="00ED4926"/>
+    <w:rsid w:val="00EE04D2"/>
+    <w:rsid w:val="00EE4F6E"/>
+    <w:rsid w:val="00EE7F44"/>
+    <w:rsid w:val="00F072A6"/>
+    <w:rsid w:val="00F11118"/>
+    <w:rsid w:val="00F13EA5"/>
+    <w:rsid w:val="00F143CB"/>
+    <w:rsid w:val="00F202B7"/>
+    <w:rsid w:val="00F33BB4"/>
+    <w:rsid w:val="00F37093"/>
+    <w:rsid w:val="00F37222"/>
+    <w:rsid w:val="00F448BD"/>
+    <w:rsid w:val="00F46A69"/>
+    <w:rsid w:val="00F572A8"/>
+    <w:rsid w:val="00F67940"/>
+    <w:rsid w:val="00F742A1"/>
+    <w:rsid w:val="00F752CB"/>
+    <w:rsid w:val="00F76046"/>
+    <w:rsid w:val="00F804D3"/>
+    <w:rsid w:val="00F8165F"/>
+    <w:rsid w:val="00F9768C"/>
+    <w:rsid w:val="00FA2961"/>
+    <w:rsid w:val="00FB3F46"/>
+    <w:rsid w:val="00FB58B0"/>
+    <w:rsid w:val="00FD7479"/>
+    <w:rsid w:val="00FF01C4"/>
+    <w:rsid w:val="00FF2059"/>
+    <w:rsid w:val="00FF41A1"/>
+    <w:rsid w:val="00FF6D5C"/>
+    <w:rsid w:val="00FF7E2E"/>
+    <w:rsid w:val="1889283D"/>
+    <w:rsid w:val="25D70CDD"/>
+    <w:rsid w:val="40A66126"/>
+    <w:rsid w:val="6DC113B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2D0FB945"/>
+  <w14:docId w14:val="514B3BD7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A674E1F1-DC86-4F20-A7AB-4DCAE5108B07}"/>
+  <w15:docId w15:val="{FB0F48C1-1322-46A9-AD0D-2B754C1AB7CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...86 lines deleted...]
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-[...15 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2650,529 +3113,384 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Antrats">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Debesliotekstas">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="prastasis"/>
-    <w:link w:val="AntratsDiagrama"/>
+    <w:link w:val="DebesliotekstasDiagrama"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DebesliotekstasDiagrama">
+    <w:name w:val="Debesėlio tekstas Diagrama"/>
+    <w:link w:val="Debesliotekstas"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pagrindinistekstas">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PagrindinistekstasDiagrama"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="lt-LT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PagrindinistekstasDiagrama">
+    <w:name w:val="Pagrindinis tekstas Diagrama"/>
+    <w:link w:val="Pagrindinistekstas"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lt-LT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pavadinimas">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PavadinimasDiagrama"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PavadinimasDiagrama">
+    <w:name w:val="Pavadinimas Diagrama"/>
+    <w:link w:val="Pavadinimas"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="prastasiniatinklio">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C7790"/>
+    <w:rsid w:val="00FB3F46"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AntratsDiagrama">
-    <w:name w:val="Antraštės Diagrama"/>
+  <w:style w:type="character" w:styleId="Hipersaitas">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
-    <w:link w:val="Antrats"/>
-[...6 lines deleted...]
-    <w:link w:val="PoratDiagrama"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C7790"/>
+    <w:rsid w:val="00935DE9"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="isselectedend">
+    <w:name w:val="isselectedend"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:rsid w:val="00225DBB"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
-    <w:name w:val="Poraštė Diagrama"/>
+  <w:style w:type="character" w:styleId="Grietas">
+    <w:name w:val="Strong"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
-    <w:link w:val="Porat"/>
-[...6 lines deleted...]
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="003C7790"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00225DBB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...260 lines deleted...]
-  </w:divs>
+  <w:encoding w:val="utf-8"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
+  <w:pixelsPerInch w:val="120"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/a5edd380ef5b11e99681cd81dcdca52c/asr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3273,80 +3591,92 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>861</Words>
-  <Characters>5171</Characters>
+  <Words>868</Words>
+  <Characters>5209</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>VIEŠOJI ĮSTAIGA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>none</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6020</CharactersWithSpaces>
+  <CharactersWithSpaces>6065</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>VIEŠOJI ĮSTAIGA</dc:title>
   <dc:subject/>
-  <dc:creator>Vartotojas</dc:creator>
+  <dc:creator>socialiniu paslaugu</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.2.0.19307</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>4EAEAFDFB64443F0970914DB220977FB_12</vt:lpwstr>
+  </property>
+</Properties>
+</file>